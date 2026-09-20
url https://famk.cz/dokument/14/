--- v0 (2026-05-07)
+++ v1 (2026-09-20)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="059BC3D7" w14:textId="77777777" w:rsidR="00871A24" w:rsidRDefault="00224F1F" w:rsidP="00C62437">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27FB7D8A" wp14:editId="760BCDFA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7310120</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-42545</wp:posOffset>
@@ -68,137 +68,137 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5093813D" w14:textId="4A12C6E8" w:rsidR="004D6097" w:rsidRPr="004D6097" w:rsidRDefault="00711413" w:rsidP="004D6097">
+                          <w:p w14:paraId="5093813D" w14:textId="3B578640" w:rsidR="004D6097" w:rsidRPr="004D6097" w:rsidRDefault="008E30C6" w:rsidP="004D6097">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>JARO</w:t>
+                              <w:t>PODZIM</w:t>
                             </w:r>
                             <w:r w:rsidR="00224F1F">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 202</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00711413">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="27FB7D8A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textové pole 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:575.6pt;margin-top:-3.35pt;width:154.85pt;height:21.75pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCMt4JM4wEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG3UdmnUdAW7KkJa&#13;&#10;WKSFD3Acp7FwPGbsNilfz9jJdgvcEDlYHs/4ed6bl+3t0Bl2Uug12JIvZnPOlJVQa3so+bev+zdv&#13;&#10;OfNB2FoYsKrkZ+X57e71q23vCpVDC6ZWyAjE+qJ3JW9DcEWWedmqTvgZOGUp2QB2IlCIh6xG0RN6&#13;&#10;Z7J8Pl9nPWDtEKTynk7vxyTfJfymUTI8No1XgZmSU28hrZjWKq7ZbiuKAwrXajm1If6hi05oS49e&#13;&#10;oO5FEOyI+i+oTksED02YSegyaBotVeJAbBbzP9g8tcKpxIXE8e4ik/9/sPLz6cl9QRaG9zDQABMJ&#13;&#10;7x5AfvekTdY7X0w1UVNf+Fhd9Z+gpmmKY4B0Y2iwi/SJECMYUvp8UVcNgcmIvVmvV5sVZ5Jy+c06&#13;&#10;z1dR/kwUz7cd+vBBQcfipuRI00vo4vTgw1j6XBIf82B0vdfGpAAP1Z1BdhI06X36JvTfyoyNxRbi&#13;&#10;tRExniSakdnIMQzVQMlIt4L6TIQRRueQ02nTAv7krCfXlNz/OApUnJmPlsayWSyX0WYpWK5ucgrw&#13;&#10;OlNdZ4SVBFXywNm4vQujNY8O9aGll8Z5WHhHQjc6afDS1dQ3OSOpOLk4Wu86TlUv/9ruFwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAPHJJTziAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMTztPwzAQ3pH4&#13;&#10;D9YhsbV2CrghjVMhEEsHpBb6GN3kiKPG5yh22vDvcSdYTvp03zNfjrZlZ+x940hBMhXAkEpXNVQr&#13;&#10;+Pp8n6TAfNBU6dYRKvhBD8vi9ibXWeUutMbzJtQsmpDPtAITQpdx7kuDVvup65Di79v1VocI+5pX&#13;&#10;vb5Ec9vymRCSW91QTDC6w1eD5WkzWAWYbofDRxga2ktjTrv5ai+2K6Xu78a3RTwvC2ABx/CngOuG&#13;&#10;2B+KWOzoBqo8ayNOnpJZ5CqYyDmwK+NRimdgRwUPMgVe5Pz/kOIXAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAjLeCTOMBAACzAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEA8cklPOIAAAAQAQAADwAAAAAAAAAAAAAAAAA9BAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#13;&#10;" stroked="f">
                 <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5093813D" w14:textId="4A12C6E8" w:rsidR="004D6097" w:rsidRPr="004D6097" w:rsidRDefault="00711413" w:rsidP="004D6097">
+                    <w:p w14:paraId="5093813D" w14:textId="3B578640" w:rsidR="004D6097" w:rsidRPr="004D6097" w:rsidRDefault="008E30C6" w:rsidP="004D6097">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
-                        <w:t>JARO</w:t>
+                        <w:t>PODZIM</w:t>
                       </w:r>
                       <w:r w:rsidR="00224F1F">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 202</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00711413">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>6</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00872DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fotbalová asociace malé kopané Příbram, z. s.</w:t>
       </w:r>
@@ -278,51 +278,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4183" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3DFF5168" w14:textId="77777777" w:rsidR="003D7CFA" w:rsidRDefault="003D7CFA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06E2C58C" w14:textId="4380878E" w:rsidR="003D7CFA" w:rsidRDefault="006C6CCA" w:rsidP="00AD09A0">
             <w:pPr>
               <w:pStyle w:val="Nadpis8"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34DD3066" wp14:editId="1E4D887C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34DD3066" wp14:editId="65CDD639">
                   <wp:extent cx="1288839" cy="725550"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1054641970" name="Obrázek 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1054641970" name="Obrázek 1"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
@@ -4144,51 +4144,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4325" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="31163A2E" w14:textId="77777777" w:rsidR="005C38EF" w:rsidRDefault="005C38EF" w:rsidP="004D6097">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3CC2C84F" w14:textId="2CF90AF8" w:rsidR="005C38EF" w:rsidRDefault="006C6CCA" w:rsidP="004D6097">
             <w:pPr>
               <w:pStyle w:val="Nadpis8"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69269A2B" wp14:editId="52F50F01">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69269A2B" wp14:editId="6D6C10CF">
                   <wp:extent cx="1288839" cy="725550"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="653782296" name="Obrázek 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1054641970" name="Obrázek 1"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
@@ -4318,125 +4318,141 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="201BB18B" w14:textId="4A6D0210" w:rsidR="004D6097" w:rsidRDefault="00C429E4" w:rsidP="004D6097">
+                          <w:p w14:paraId="201BB18B" w14:textId="0F168153" w:rsidR="004D6097" w:rsidRDefault="008E30C6" w:rsidP="004D6097">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>JARO 202</w:t>
+                              <w:t>PODZIM</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C429E4">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 202</w:t>
                             </w:r>
                             <w:r w:rsidR="00711413">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>6</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6176E514" w14:textId="77777777" w:rsidR="00567FCE" w:rsidRPr="004D6097" w:rsidRDefault="00567FCE" w:rsidP="004D6097">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5E5F2A6B" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:578.6pt;margin-top:-75.05pt;width:154.85pt;height:21.75pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQABeGK95wEAALoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG3UdmnUdAW7KkJa&#13;&#10;WKSFD3Acp7FwPGbsNilfz9jJdgvcEDlYHs/z87w3k+3t0Bl2Uug12JIvZnPOlJVQa3so+bev+zdv&#13;&#10;OfNB2FoYsKrkZ+X57e71q23vCpVDC6ZWyIjE+qJ3JW9DcEWWedmqTvgZOGUp2QB2IlCIh6xG0RN7&#13;&#10;Z7J8Pl9nPWDtEKTynk7vxyTfJf6mUTI8No1XgZmSU20hrZjWKq7ZbiuKAwrXajmVIf6hik5oS49e&#13;&#10;qO5FEOyI+i+qTksED02YSegyaBotVdJAahbzP9Q8tcKppIXM8e5ik/9/tPLz6cl9QRaG9zBQA5MI&#13;&#10;7x5AfvfkTdY7X0yY6KkvfERX/SeoqZviGCDdGBrsonwSxIiGnD5f3FVDYDJyb9br1WbFmaRcfrPO&#13;&#10;81W0PxPF822HPnxQ0LG4KTlS9xK7OD34MEKfIfExD0bXe21MCvBQ3RlkJ0Gd3qdvYv8NZmwEW4jX&#13;&#10;RsZ4kmRGZaPGMFQD03W0gzBRdQX1mXQjjANEA0+bFvAnZz0NT8n9j6NAxZn5aKk7m8VyGactBcvV&#13;&#10;TU4BXmeq64ywkqhKHjgbt3dhnNCjQ31o6aWxLRbekd+NTla8VDWVTwOSzJyGOU7gdZxQL7/c7hcA&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB2UU/K5gAAABQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE89b8Iw&#13;&#10;EN0r9T9YV6kb2EHFQIiDqlZdGCqVlsJokmscEZ+j2IH039eZ6HLSu3v3PrLNYBt2wc7XjhQkUwEM&#13;&#10;qXBlTZWCr8+3yRKYD5pK3ThCBb/oYZPf32U6Ld2VPvCyCxWLIuRTrcCE0Kac+8Kg1X7qWqR4+3Gd&#13;&#10;1SHCruJlp69R3DZ8JoTkVtcUHYxu8cVgcd71VgEu9/3xPfQ1HaQx5+/F9iD2W6UeH4bXdRzPa2AB&#13;&#10;h3D7gLFDzA95DHZyPZWeNREn88UschVMkrlIgI2cJylXwE7jTkgJPM/4/zL5HwAAAP//AwBQSwEC&#13;&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#13;&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#13;&#10;cmVsc1BLAQItABQABgAIAAAAIQABeGK95wEAALoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#13;&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQB2UU/K5gAAABQBAAAPAAAAAAAAAAAAAAAAAEEEAABkcnMv&#13;&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#13;&#10;" stroked="f">
                 <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="201BB18B" w14:textId="4A6D0210" w:rsidR="004D6097" w:rsidRDefault="00C429E4" w:rsidP="004D6097">
+                    <w:p w14:paraId="201BB18B" w14:textId="0F168153" w:rsidR="004D6097" w:rsidRDefault="008E30C6" w:rsidP="004D6097">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
-                        <w:t>JARO 202</w:t>
+                        <w:t>PODZIM</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C429E4">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 202</w:t>
                       </w:r>
                       <w:r w:rsidR="00711413">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>6</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6176E514" w14:textId="77777777" w:rsidR="00567FCE" w:rsidRPr="004D6097" w:rsidRDefault="00567FCE" w:rsidP="004D6097">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
@@ -8139,51 +8155,51 @@
     </w:p>
     <w:p w14:paraId="750A1F50" w14:textId="77777777" w:rsidR="007A74EE" w:rsidRDefault="007A74EE" w:rsidP="007A74EE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2060431D" w14:textId="77777777" w:rsidR="007A74EE" w:rsidRDefault="007A74EE" w:rsidP="005C38EF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007A74EE" w:rsidSect="009C349C">
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="426" w:right="1418" w:bottom="568" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -8193,80 +8209,80 @@
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71977052"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A54C00D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="22"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="615"/>
         </w:tabs>
         <w:ind w:left="615" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1308701663">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="142"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="190"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00871A24"/>
     <w:rsid w:val="0006286A"/>
     <w:rsid w:val="000D4581"/>
     <w:rsid w:val="000D7943"/>
     <w:rsid w:val="000E0813"/>
     <w:rsid w:val="00127D89"/>
@@ -8278,58 +8294,60 @@
     <w:rsid w:val="00224F1F"/>
     <w:rsid w:val="002278D4"/>
     <w:rsid w:val="00264CA5"/>
     <w:rsid w:val="002B1233"/>
     <w:rsid w:val="002B17A5"/>
     <w:rsid w:val="002E2A26"/>
     <w:rsid w:val="00354FDF"/>
     <w:rsid w:val="003D7CFA"/>
     <w:rsid w:val="00402311"/>
     <w:rsid w:val="004A1002"/>
     <w:rsid w:val="004D6097"/>
     <w:rsid w:val="005101D4"/>
     <w:rsid w:val="00535AE9"/>
     <w:rsid w:val="005446F8"/>
     <w:rsid w:val="00567FCE"/>
     <w:rsid w:val="00591A2D"/>
     <w:rsid w:val="005C38EF"/>
     <w:rsid w:val="005D7914"/>
     <w:rsid w:val="00624D8C"/>
     <w:rsid w:val="006A1C26"/>
     <w:rsid w:val="006A2A64"/>
     <w:rsid w:val="006C6CCA"/>
     <w:rsid w:val="006D54BD"/>
     <w:rsid w:val="006F3120"/>
     <w:rsid w:val="00711413"/>
+    <w:rsid w:val="00761874"/>
     <w:rsid w:val="007A74EE"/>
     <w:rsid w:val="007B39E7"/>
     <w:rsid w:val="007C0332"/>
     <w:rsid w:val="007F76CA"/>
     <w:rsid w:val="008244F6"/>
     <w:rsid w:val="00871A24"/>
     <w:rsid w:val="00872DC3"/>
     <w:rsid w:val="00873634"/>
+    <w:rsid w:val="008E30C6"/>
     <w:rsid w:val="00944D1A"/>
     <w:rsid w:val="00954494"/>
     <w:rsid w:val="009A66BC"/>
     <w:rsid w:val="009C349C"/>
     <w:rsid w:val="00AB0B7F"/>
     <w:rsid w:val="00AD09A0"/>
     <w:rsid w:val="00AE01ED"/>
     <w:rsid w:val="00B317C1"/>
     <w:rsid w:val="00B535DF"/>
     <w:rsid w:val="00B55BD1"/>
     <w:rsid w:val="00B93BB3"/>
     <w:rsid w:val="00B94A05"/>
     <w:rsid w:val="00BE3430"/>
     <w:rsid w:val="00C12940"/>
     <w:rsid w:val="00C429E4"/>
     <w:rsid w:val="00C62437"/>
     <w:rsid w:val="00CA23BC"/>
     <w:rsid w:val="00CD1631"/>
     <w:rsid w:val="00CE5F7F"/>
     <w:rsid w:val="00D650D8"/>
     <w:rsid w:val="00E63F42"/>
     <w:rsid w:val="00E75CB0"/>
     <w:rsid w:val="00E95AFE"/>
     <w:rsid w:val="00E96D51"/>
     <w:rsid w:val="00EB74B1"/>
@@ -8348,51 +8366,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="06BD3D65"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{ADE7F397-6D1C-BD4B-A002-404B54AFE83C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -8877,51 +8895,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis7Char">
     <w:name w:val="Nadpis 7 Char"/>
     <w:link w:val="Nadpis7"/>
     <w:rsid w:val="003D7CFA"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis8Char">
     <w:name w:val="Nadpis 8 Char"/>
     <w:link w:val="Nadpis8"/>
     <w:rsid w:val="003D7CFA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>